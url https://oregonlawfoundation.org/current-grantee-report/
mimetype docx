--- v0 (2026-06-15)
+++ v1 (2026-10-03)
@@ -5,125 +5,112 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6518ED0E" w14:textId="77777777" w:rsidR="006E39C3" w:rsidRPr="000E2807" w:rsidRDefault="006E39C3" w:rsidP="006E39C3">
+    <w:p w14:paraId="6518ED0E" w14:textId="41EB8A80" w:rsidR="006E39C3" w:rsidRPr="000E2807" w:rsidRDefault="006E39C3" w:rsidP="006E39C3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc299018247"/>
       <w:r>
         <w:t xml:space="preserve">Oregon Law Foundation </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2807">
         <w:t>Grantee Report</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00C826FB">
+        <w:br/>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> (</w:t>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005A66B8">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r>
         <w:t>current</w:t>
       </w:r>
       <w:r w:rsidRPr="005A66B8">
         <w:t xml:space="preserve"> grantees</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084B0BC7" w14:textId="77777777" w:rsidR="006E39C3" w:rsidRPr="00D5731E" w:rsidRDefault="006E39C3" w:rsidP="006E39C3">
-      <w:pPr>
+    <w:p w14:paraId="084B0BC7" w14:textId="55C146E6" w:rsidR="006E39C3" w:rsidRPr="00D5731E" w:rsidRDefault="006E39C3" w:rsidP="00273CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5731E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name of Grantee </w:t>
-[...23 lines deleted...]
-        <w:tab/>
+        <w:t>Name of Grantee</w:t>
       </w:r>
       <w:r w:rsidRPr="00D5731E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:tab/>
         <w:t>Grant Period</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420F9507" w14:textId="7A298AC1" w:rsidR="006E39C3" w:rsidRPr="00D5731E" w:rsidRDefault="006E39C3" w:rsidP="006E39C3">
+    <w:p w14:paraId="420F9507" w14:textId="0A2C04D0" w:rsidR="006E39C3" w:rsidRPr="00D5731E" w:rsidRDefault="006E39C3" w:rsidP="00273CF9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5760"/>
+        </w:tabs>
+      </w:pPr>
       <w:r w:rsidRPr="008303E7">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text42"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="008303E7">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="008303E7">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="008303E7">
@@ -153,72 +140,54 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008303E7">
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        <w:tab/>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00640280">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00F15B51">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD50F2C" w14:textId="77777777" w:rsidR="006E39C3" w:rsidRDefault="006E39C3" w:rsidP="006E39C3">
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Please respond to these questions in the format and length of your choosing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB3FED4" w14:textId="77777777" w:rsidR="006E39C3" w:rsidRPr="00D5731E" w:rsidRDefault="006E39C3" w:rsidP="006E39C3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5731E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
@@ -492,83 +461,83 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A0CF3D" w14:textId="77777777" w:rsidR="006E39C3" w:rsidRDefault="006E39C3" w:rsidP="006E39C3"/>
     <w:p w14:paraId="343B0B16" w14:textId="77777777" w:rsidR="006E39C3" w:rsidRDefault="006E39C3" w:rsidP="006E39C3"/>
     <w:p w14:paraId="5825201C" w14:textId="77777777" w:rsidR="006E39C3" w:rsidRDefault="006E39C3" w:rsidP="006E39C3"/>
     <w:p w14:paraId="234DC4B4" w14:textId="77777777" w:rsidR="006E39C3" w:rsidRDefault="006E39C3" w:rsidP="006E39C3"/>
     <w:p w14:paraId="797FE62F" w14:textId="77777777" w:rsidR="006E39C3" w:rsidRDefault="006E39C3" w:rsidP="006E39C3"/>
     <w:p w14:paraId="0510FAB1" w14:textId="6AB6503D" w:rsidR="00FC7A5D" w:rsidRPr="006E39C3" w:rsidRDefault="006E39C3" w:rsidP="006E39C3">
       <w:r>
         <w:t>Additionally, if you have any recent client stories, photos, videos, interviews, or news articles about your work that you would like to share with us, please send them as separate attachments.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC7A5D" w:rsidRPr="006E39C3" w:rsidSect="00DB34B3">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1080" w:right="1080" w:bottom="1080" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7819305B" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD">
+    <w:p w14:paraId="3CAF757B" w14:textId="77777777" w:rsidR="003A548A" w:rsidRDefault="003A548A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1ADF5217" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD">
+    <w:p w14:paraId="11806BD1" w14:textId="77777777" w:rsidR="003A548A" w:rsidRDefault="003A548A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="000CE627" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD">
+    <w:p w14:paraId="64633852" w14:textId="77777777" w:rsidR="003A548A" w:rsidRDefault="003A548A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
@@ -595,77 +564,77 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C5DF253" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD">
+    <w:p w14:paraId="6EC70466" w14:textId="77777777" w:rsidR="003A548A" w:rsidRDefault="003A548A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24B39CCA" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD">
+    <w:p w14:paraId="07EE46D1" w14:textId="77777777" w:rsidR="003A548A" w:rsidRDefault="003A548A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2EEA229F" w14:textId="77777777" w:rsidR="00F91FFD" w:rsidRDefault="00F91FFD">
+    <w:p w14:paraId="634FC8EC" w14:textId="77777777" w:rsidR="003A548A" w:rsidRDefault="003A548A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F749F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32A8AE92"/>
     <w:lvl w:ilvl="0" w:tplc="650E5E84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4995,52 +4964,52 @@
   <w:num w:numId="30" w16cid:durableId="1804888118">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="565646123">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1337922881">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1131826858">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="222759781">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1780055272">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="86076847">
     <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="188"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:val="bestFit" w:percent="288"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5098,50 +5067,51 @@
     <w:rsid w:val="000B6CE4"/>
     <w:rsid w:val="000C0E50"/>
     <w:rsid w:val="000C16E4"/>
     <w:rsid w:val="000C23D7"/>
     <w:rsid w:val="000C5AAB"/>
     <w:rsid w:val="000C5FB7"/>
     <w:rsid w:val="000C682A"/>
     <w:rsid w:val="000D06B7"/>
     <w:rsid w:val="000D1B75"/>
     <w:rsid w:val="000D29E2"/>
     <w:rsid w:val="000D3F0F"/>
     <w:rsid w:val="000D5121"/>
     <w:rsid w:val="000D65F3"/>
     <w:rsid w:val="000E2807"/>
     <w:rsid w:val="000E3A73"/>
     <w:rsid w:val="000E503B"/>
     <w:rsid w:val="000E5D51"/>
     <w:rsid w:val="000E5F48"/>
     <w:rsid w:val="000F11D3"/>
     <w:rsid w:val="000F413F"/>
     <w:rsid w:val="000F4C88"/>
     <w:rsid w:val="000F64A1"/>
     <w:rsid w:val="00100664"/>
     <w:rsid w:val="00100A47"/>
     <w:rsid w:val="00102588"/>
+    <w:rsid w:val="001055DF"/>
     <w:rsid w:val="00105ADD"/>
     <w:rsid w:val="00105E14"/>
     <w:rsid w:val="00107117"/>
     <w:rsid w:val="0011083B"/>
     <w:rsid w:val="00110BA1"/>
     <w:rsid w:val="00115CD9"/>
     <w:rsid w:val="001168E7"/>
     <w:rsid w:val="00116CAF"/>
     <w:rsid w:val="00117A67"/>
     <w:rsid w:val="0012009C"/>
     <w:rsid w:val="001223DB"/>
     <w:rsid w:val="00123087"/>
     <w:rsid w:val="0013615C"/>
     <w:rsid w:val="001511E9"/>
     <w:rsid w:val="001517D3"/>
     <w:rsid w:val="00153A2A"/>
     <w:rsid w:val="0015709A"/>
     <w:rsid w:val="00163F88"/>
     <w:rsid w:val="00164C78"/>
     <w:rsid w:val="00166CD6"/>
     <w:rsid w:val="00172F62"/>
     <w:rsid w:val="00173ECC"/>
     <w:rsid w:val="00175087"/>
     <w:rsid w:val="001750A3"/>
     <w:rsid w:val="001755AB"/>
@@ -5183,50 +5153,51 @@
     <w:rsid w:val="00203B6E"/>
     <w:rsid w:val="002043FA"/>
     <w:rsid w:val="00204978"/>
     <w:rsid w:val="002065C0"/>
     <w:rsid w:val="00210B9A"/>
     <w:rsid w:val="00216A55"/>
     <w:rsid w:val="002171A0"/>
     <w:rsid w:val="00217D42"/>
     <w:rsid w:val="002208D1"/>
     <w:rsid w:val="00220AC7"/>
     <w:rsid w:val="00220CAD"/>
     <w:rsid w:val="00221D19"/>
     <w:rsid w:val="0022227A"/>
     <w:rsid w:val="0024037E"/>
     <w:rsid w:val="00241A40"/>
     <w:rsid w:val="00243671"/>
     <w:rsid w:val="002460AF"/>
     <w:rsid w:val="00250BC8"/>
     <w:rsid w:val="00252E99"/>
     <w:rsid w:val="0025605E"/>
     <w:rsid w:val="00261BF5"/>
     <w:rsid w:val="00263F1C"/>
     <w:rsid w:val="0027024B"/>
     <w:rsid w:val="00271D5E"/>
     <w:rsid w:val="002722F7"/>
+    <w:rsid w:val="00273CF9"/>
     <w:rsid w:val="00273D89"/>
     <w:rsid w:val="0028011D"/>
     <w:rsid w:val="00282CD8"/>
     <w:rsid w:val="00284758"/>
     <w:rsid w:val="00287F64"/>
     <w:rsid w:val="00290A08"/>
     <w:rsid w:val="00291B38"/>
     <w:rsid w:val="00291F7B"/>
     <w:rsid w:val="00292F86"/>
     <w:rsid w:val="00294595"/>
     <w:rsid w:val="002947A7"/>
     <w:rsid w:val="002A1293"/>
     <w:rsid w:val="002A1570"/>
     <w:rsid w:val="002A2EFC"/>
     <w:rsid w:val="002A374E"/>
     <w:rsid w:val="002A4936"/>
     <w:rsid w:val="002A5E19"/>
     <w:rsid w:val="002A7C5F"/>
     <w:rsid w:val="002B0C9A"/>
     <w:rsid w:val="002B221D"/>
     <w:rsid w:val="002B6F96"/>
     <w:rsid w:val="002B7EC6"/>
     <w:rsid w:val="002C0752"/>
     <w:rsid w:val="002C18D7"/>
     <w:rsid w:val="002C2167"/>
@@ -5263,50 +5234,51 @@
     <w:rsid w:val="00340F3A"/>
     <w:rsid w:val="003447E1"/>
     <w:rsid w:val="0034491F"/>
     <w:rsid w:val="0034633C"/>
     <w:rsid w:val="00346C67"/>
     <w:rsid w:val="00350280"/>
     <w:rsid w:val="00353898"/>
     <w:rsid w:val="00360930"/>
     <w:rsid w:val="003657CD"/>
     <w:rsid w:val="00366E65"/>
     <w:rsid w:val="0037405B"/>
     <w:rsid w:val="003746A2"/>
     <w:rsid w:val="00375D45"/>
     <w:rsid w:val="00376AEA"/>
     <w:rsid w:val="00376DE2"/>
     <w:rsid w:val="00376F35"/>
     <w:rsid w:val="0038174D"/>
     <w:rsid w:val="00384CC1"/>
     <w:rsid w:val="00390246"/>
     <w:rsid w:val="0039062D"/>
     <w:rsid w:val="00392215"/>
     <w:rsid w:val="00392433"/>
     <w:rsid w:val="00393B14"/>
     <w:rsid w:val="003940F1"/>
     <w:rsid w:val="003A1FBF"/>
+    <w:rsid w:val="003A548A"/>
     <w:rsid w:val="003A54E4"/>
     <w:rsid w:val="003A668A"/>
     <w:rsid w:val="003A66B7"/>
     <w:rsid w:val="003A68D4"/>
     <w:rsid w:val="003B042C"/>
     <w:rsid w:val="003B3632"/>
     <w:rsid w:val="003B5195"/>
     <w:rsid w:val="003B6722"/>
     <w:rsid w:val="003B7411"/>
     <w:rsid w:val="003B7AF3"/>
     <w:rsid w:val="003C012C"/>
     <w:rsid w:val="003D11EA"/>
     <w:rsid w:val="003D1420"/>
     <w:rsid w:val="003D1A8D"/>
     <w:rsid w:val="003D55BA"/>
     <w:rsid w:val="003D654F"/>
     <w:rsid w:val="003E0513"/>
     <w:rsid w:val="003E0568"/>
     <w:rsid w:val="003E0D9A"/>
     <w:rsid w:val="003F072A"/>
     <w:rsid w:val="003F3FEF"/>
     <w:rsid w:val="003F67C7"/>
     <w:rsid w:val="003F73EB"/>
     <w:rsid w:val="004001A3"/>
     <w:rsid w:val="0040174C"/>
@@ -5393,51 +5365,53 @@
     <w:rsid w:val="00550E7B"/>
     <w:rsid w:val="0055119F"/>
     <w:rsid w:val="005525AD"/>
     <w:rsid w:val="00552E63"/>
     <w:rsid w:val="00553CE3"/>
     <w:rsid w:val="00556520"/>
     <w:rsid w:val="0056183D"/>
     <w:rsid w:val="0056212D"/>
     <w:rsid w:val="0056335E"/>
     <w:rsid w:val="00564418"/>
     <w:rsid w:val="00565B20"/>
     <w:rsid w:val="00565DA5"/>
     <w:rsid w:val="005663A0"/>
     <w:rsid w:val="005711D5"/>
     <w:rsid w:val="00571B25"/>
     <w:rsid w:val="00576F7A"/>
     <w:rsid w:val="00577956"/>
     <w:rsid w:val="00580970"/>
     <w:rsid w:val="0058226D"/>
     <w:rsid w:val="00582B88"/>
     <w:rsid w:val="00583984"/>
     <w:rsid w:val="0058478C"/>
     <w:rsid w:val="00592CD2"/>
     <w:rsid w:val="005961AB"/>
     <w:rsid w:val="005A66B8"/>
+    <w:rsid w:val="005B4D0A"/>
     <w:rsid w:val="005B6AB3"/>
+    <w:rsid w:val="005C05A6"/>
     <w:rsid w:val="005C163E"/>
     <w:rsid w:val="005C179D"/>
     <w:rsid w:val="005C42B5"/>
     <w:rsid w:val="005C580F"/>
     <w:rsid w:val="005D01A9"/>
     <w:rsid w:val="005D3916"/>
     <w:rsid w:val="005D5419"/>
     <w:rsid w:val="005D7A19"/>
     <w:rsid w:val="005E1EA5"/>
     <w:rsid w:val="005E2854"/>
     <w:rsid w:val="005E28FB"/>
     <w:rsid w:val="005E3645"/>
     <w:rsid w:val="005E3BE0"/>
     <w:rsid w:val="005E4E90"/>
     <w:rsid w:val="005F017A"/>
     <w:rsid w:val="005F02EC"/>
     <w:rsid w:val="005F0525"/>
     <w:rsid w:val="005F0D8E"/>
     <w:rsid w:val="005F11BA"/>
     <w:rsid w:val="005F2681"/>
     <w:rsid w:val="005F3EFF"/>
     <w:rsid w:val="005F5920"/>
     <w:rsid w:val="005F6AE1"/>
     <w:rsid w:val="00600057"/>
     <w:rsid w:val="00603838"/>
@@ -5458,79 +5432,81 @@
     <w:rsid w:val="00634D0A"/>
     <w:rsid w:val="006352FF"/>
     <w:rsid w:val="00637BD3"/>
     <w:rsid w:val="00640280"/>
     <w:rsid w:val="00642EF6"/>
     <w:rsid w:val="006433A6"/>
     <w:rsid w:val="00643B4C"/>
     <w:rsid w:val="00647C5A"/>
     <w:rsid w:val="00650726"/>
     <w:rsid w:val="00652C50"/>
     <w:rsid w:val="00653855"/>
     <w:rsid w:val="006620A8"/>
     <w:rsid w:val="006677F4"/>
     <w:rsid w:val="006716A1"/>
     <w:rsid w:val="0067241C"/>
     <w:rsid w:val="00673FE6"/>
     <w:rsid w:val="0067485D"/>
     <w:rsid w:val="00677D9A"/>
     <w:rsid w:val="006805B0"/>
     <w:rsid w:val="00682388"/>
     <w:rsid w:val="0068345E"/>
     <w:rsid w:val="006839EC"/>
     <w:rsid w:val="0068603B"/>
     <w:rsid w:val="006874C1"/>
     <w:rsid w:val="006879F9"/>
+    <w:rsid w:val="00690976"/>
     <w:rsid w:val="006933BD"/>
     <w:rsid w:val="00696D27"/>
     <w:rsid w:val="006A21AC"/>
     <w:rsid w:val="006A79B9"/>
     <w:rsid w:val="006B44B6"/>
     <w:rsid w:val="006B7698"/>
     <w:rsid w:val="006C02F2"/>
     <w:rsid w:val="006C574F"/>
     <w:rsid w:val="006D00CF"/>
     <w:rsid w:val="006D14B3"/>
     <w:rsid w:val="006D19C0"/>
     <w:rsid w:val="006D245C"/>
     <w:rsid w:val="006D374E"/>
     <w:rsid w:val="006D38F5"/>
     <w:rsid w:val="006E39C3"/>
     <w:rsid w:val="006F40D6"/>
     <w:rsid w:val="006F5253"/>
     <w:rsid w:val="00700C7F"/>
     <w:rsid w:val="007016F7"/>
     <w:rsid w:val="0070215C"/>
     <w:rsid w:val="00712410"/>
     <w:rsid w:val="00712E25"/>
     <w:rsid w:val="00713594"/>
     <w:rsid w:val="00713720"/>
     <w:rsid w:val="0071589C"/>
     <w:rsid w:val="00722199"/>
     <w:rsid w:val="00723680"/>
     <w:rsid w:val="0072459C"/>
     <w:rsid w:val="0072459E"/>
+    <w:rsid w:val="00724701"/>
     <w:rsid w:val="007268CC"/>
     <w:rsid w:val="00727FD0"/>
     <w:rsid w:val="0073058A"/>
     <w:rsid w:val="00735A51"/>
     <w:rsid w:val="0074115E"/>
     <w:rsid w:val="00741F71"/>
     <w:rsid w:val="00742309"/>
     <w:rsid w:val="0075079F"/>
     <w:rsid w:val="007525F2"/>
     <w:rsid w:val="007625FA"/>
     <w:rsid w:val="00770E18"/>
     <w:rsid w:val="00770EF7"/>
     <w:rsid w:val="007732A1"/>
     <w:rsid w:val="007740BE"/>
     <w:rsid w:val="00774AE1"/>
     <w:rsid w:val="00774F0F"/>
     <w:rsid w:val="00775501"/>
     <w:rsid w:val="00777608"/>
     <w:rsid w:val="00782CAC"/>
     <w:rsid w:val="00784054"/>
     <w:rsid w:val="00787C31"/>
     <w:rsid w:val="00787EF8"/>
     <w:rsid w:val="0079214C"/>
     <w:rsid w:val="00792937"/>
     <w:rsid w:val="007939FC"/>
@@ -5833,50 +5809,51 @@
     <w:rsid w:val="00C12B6A"/>
     <w:rsid w:val="00C13E62"/>
     <w:rsid w:val="00C164DE"/>
     <w:rsid w:val="00C172CD"/>
     <w:rsid w:val="00C20338"/>
     <w:rsid w:val="00C20CF3"/>
     <w:rsid w:val="00C24A52"/>
     <w:rsid w:val="00C250CA"/>
     <w:rsid w:val="00C3469D"/>
     <w:rsid w:val="00C36538"/>
     <w:rsid w:val="00C403C4"/>
     <w:rsid w:val="00C4186E"/>
     <w:rsid w:val="00C43F98"/>
     <w:rsid w:val="00C44B7C"/>
     <w:rsid w:val="00C54557"/>
     <w:rsid w:val="00C54DC2"/>
     <w:rsid w:val="00C5745E"/>
     <w:rsid w:val="00C60706"/>
     <w:rsid w:val="00C611A4"/>
     <w:rsid w:val="00C61AFE"/>
     <w:rsid w:val="00C628C4"/>
     <w:rsid w:val="00C64634"/>
     <w:rsid w:val="00C669A8"/>
     <w:rsid w:val="00C66AD0"/>
     <w:rsid w:val="00C772ED"/>
+    <w:rsid w:val="00C826FB"/>
     <w:rsid w:val="00C832D9"/>
     <w:rsid w:val="00C834A6"/>
     <w:rsid w:val="00C90529"/>
     <w:rsid w:val="00C9330F"/>
     <w:rsid w:val="00C97267"/>
     <w:rsid w:val="00CA0FA7"/>
     <w:rsid w:val="00CA286C"/>
     <w:rsid w:val="00CA587A"/>
     <w:rsid w:val="00CA6811"/>
     <w:rsid w:val="00CA6855"/>
     <w:rsid w:val="00CA6CB0"/>
     <w:rsid w:val="00CB64F1"/>
     <w:rsid w:val="00CB6AC9"/>
     <w:rsid w:val="00CB7E02"/>
     <w:rsid w:val="00CC46BF"/>
     <w:rsid w:val="00CC48A6"/>
     <w:rsid w:val="00CC7771"/>
     <w:rsid w:val="00CD0227"/>
     <w:rsid w:val="00CD0341"/>
     <w:rsid w:val="00CD18B7"/>
     <w:rsid w:val="00CE122D"/>
     <w:rsid w:val="00CE43A2"/>
     <w:rsid w:val="00CE61F4"/>
     <w:rsid w:val="00CE6875"/>
     <w:rsid w:val="00CF14CC"/>
@@ -5999,50 +5976,51 @@
     <w:rsid w:val="00EB07DA"/>
     <w:rsid w:val="00EB60BB"/>
     <w:rsid w:val="00EC0D90"/>
     <w:rsid w:val="00EC0E66"/>
     <w:rsid w:val="00EC1837"/>
     <w:rsid w:val="00EC1A3B"/>
     <w:rsid w:val="00EC20B2"/>
     <w:rsid w:val="00EC2B28"/>
     <w:rsid w:val="00EC31C8"/>
     <w:rsid w:val="00EC54FE"/>
     <w:rsid w:val="00EC6128"/>
     <w:rsid w:val="00ED09DF"/>
     <w:rsid w:val="00ED0B20"/>
     <w:rsid w:val="00ED1BC7"/>
     <w:rsid w:val="00ED23FD"/>
     <w:rsid w:val="00ED41B8"/>
     <w:rsid w:val="00ED488A"/>
     <w:rsid w:val="00EE3DAA"/>
     <w:rsid w:val="00EE53B1"/>
     <w:rsid w:val="00EE592A"/>
     <w:rsid w:val="00EF5FF2"/>
     <w:rsid w:val="00F02A19"/>
     <w:rsid w:val="00F10C4B"/>
     <w:rsid w:val="00F121EE"/>
     <w:rsid w:val="00F13C2E"/>
+    <w:rsid w:val="00F15B51"/>
     <w:rsid w:val="00F1707B"/>
     <w:rsid w:val="00F3046D"/>
     <w:rsid w:val="00F34EE2"/>
     <w:rsid w:val="00F401A1"/>
     <w:rsid w:val="00F406C6"/>
     <w:rsid w:val="00F40DDF"/>
     <w:rsid w:val="00F41117"/>
     <w:rsid w:val="00F42C92"/>
     <w:rsid w:val="00F42E1A"/>
     <w:rsid w:val="00F4586D"/>
     <w:rsid w:val="00F46682"/>
     <w:rsid w:val="00F5026A"/>
     <w:rsid w:val="00F515D2"/>
     <w:rsid w:val="00F532C4"/>
     <w:rsid w:val="00F54E82"/>
     <w:rsid w:val="00F61583"/>
     <w:rsid w:val="00F65B11"/>
     <w:rsid w:val="00F65E3B"/>
     <w:rsid w:val="00F753B8"/>
     <w:rsid w:val="00F75667"/>
     <w:rsid w:val="00F800AD"/>
     <w:rsid w:val="00F808E9"/>
     <w:rsid w:val="00F830C2"/>
     <w:rsid w:val="00F83848"/>
     <w:rsid w:val="00F8494F"/>
@@ -6078,51 +6056,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="65E7C830"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{87BF080B-A145-7E45-ACB2-55E36540E5C4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6984,51 +6962,51 @@
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="006E39C3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="006E39C3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="27608663">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="137655720">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7669,56 +7647,61 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8b52c358-20cc-4a6f-915a-00dbd07b42a7" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="232ab5e1-f321-4457-acf6-fc72bb5faba7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002C7F217DAC874B4C8A1780228D724406" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dafe93e000e1803811a9a74414bf19e6">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="232ab5e1-f321-4457-acf6-fc72bb5faba7" xmlns:ns3="8b52c358-20cc-4a6f-915a-00dbd07b42a7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="917320ff72f5fb3961af8fce19310c1e" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002C7F217DAC874B4C8A1780228D724406" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3c0a1d2a91384d3197a6e6b201462281">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="232ab5e1-f321-4457-acf6-fc72bb5faba7" xmlns:ns3="8b52c358-20cc-4a6f-915a-00dbd07b42a7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5f9f8efd0b1a0cdc210ad4c59cc2567" ns2:_="" ns3:_="">
     <xsd:import namespace="232ab5e1-f321-4457-acf6-fc72bb5faba7"/>
     <xsd:import namespace="8b52c358-20cc-4a6f-915a-00dbd07b42a7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -7880,134 +7863,129 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{386F5FFD-FF4A-4EFC-AB1D-4874754703A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8b52c358-20cc-4a6f-915a-00dbd07b42a7"/>
     <ds:schemaRef ds:uri="232ab5e1-f321-4457-acf6-fc72bb5faba7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B16EA277-1540-4C52-A3D6-B25908D406AE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{045E39ED-170F-47A3-A2DE-244C03795554}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB79656-8E39-45E1-8513-D1C3D81A12AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6E05E1E-A8B8-45FF-A414-667569A3E96B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="232ab5e1-f321-4457-acf6-fc72bb5faba7"/>
     <ds:schemaRef ds:uri="8b52c358-20cc-4a6f-915a-00dbd07b42a7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{045E39ED-170F-47A3-A2DE-244C03795554}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B16EA277-1540-4C52-A3D6-B25908D406AE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>102</Words>
-  <Characters>586</Characters>
+  <Words>101</Words>
+  <Characters>576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Grant Application Packet 2006</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Oregon State Bar</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>687</CharactersWithSpaces>
+  <CharactersWithSpaces>676</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Grant Application Packet 2006</dc:title>
   <dc:subject/>
   <dc:creator>Dawn Nelson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>-1808581692</vt:i4>
   </property>